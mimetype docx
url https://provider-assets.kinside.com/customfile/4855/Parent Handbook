--- v0 (2026-04-25)
+++ v1 (2026-08-25)
@@ -3224,51 +3224,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783BABB8" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="009507AF" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1977347C" w14:textId="3003E97C" w:rsidR="00B816AC" w:rsidRPr="008A721C" w:rsidRDefault="00F2106B" w:rsidP="009A4C6F">
+    <w:p w14:paraId="1977347C" w14:textId="11BC67F4" w:rsidR="00B816AC" w:rsidRPr="008A721C" w:rsidRDefault="00F2106B" w:rsidP="009A4C6F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Half </w:t>
       </w:r>
@@ -3329,51 +3329,63 @@
         </w:rPr>
         <w:t>(7:30</w:t>
       </w:r>
       <w:r w:rsidR="004D622B" w:rsidRPr="009A4C6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AM</w:t>
       </w:r>
       <w:r w:rsidRPr="009A4C6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>- 12:45</w:t>
+        <w:t>- 12:</w:t>
+      </w:r>
+      <w:r w:rsidR="005821AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="004D622B" w:rsidRPr="009A4C6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PM</w:t>
       </w:r>
       <w:r w:rsidR="008A721C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Minimum 12months old)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D22E8C" w14:textId="45B5ED10" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00750E44" w:rsidP="00750E44">
       <w:pPr>
@@ -15811,50 +15823,89 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Water bottle</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="389EAC24" w14:textId="348B9063" w:rsidR="005821AB" w:rsidRPr="005821AB" w:rsidRDefault="005821AB" w:rsidP="009D692F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sleep sac/binky </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(if needed)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="15801CC6" w14:textId="77777777" w:rsidR="009D692F" w:rsidRPr="00790C7A" w:rsidRDefault="009D692F" w:rsidP="009D692F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77543736" w14:textId="4F556E8C" w:rsidR="00F2106B" w:rsidRPr="00EB2AC9" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -15901,145 +15952,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> I will ask parents to bring extra clothes that are appropriate for that season.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D718D0" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00790C7A" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764954F4" w14:textId="1B7EC23C" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
+    <w:p w14:paraId="764954F4" w14:textId="186C278E" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="009D692F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seasonal items: Jacket, raincoat, hat, gloves, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA0782" w:rsidRPr="00F2106B">
+        <w:t xml:space="preserve">Seasonal items: Jacket, raincoat, </w:t>
+      </w:r>
+      <w:r w:rsidR="005821AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>swimsuit,</w:t>
+        <w:t xml:space="preserve">boots, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and sunscreen.</w:t>
-[...27 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t xml:space="preserve">hat, gloves, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0782" w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>swimsuit,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> and sunscreen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764D03C2" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00790C7A" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F31F358" w14:textId="7B058A8F" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Anything brought from home will be put in their individual cubby’s</w:t>
       </w:r>
       <w:r w:rsidR="00FA0782">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>and left</w:t>
       </w:r>
       <w:r w:rsidR="009D692F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -17276,51 +17342,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Each child begins toilet training at a different </w:t>
       </w:r>
       <w:r w:rsidR="00C72213" w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>age,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and they will progress differently as well. Our job is to be there to encourage, help them and make this learning process as smooth and stress </w:t>
+        <w:t xml:space="preserve"> and they will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">progress differently as well. Our job is to be there to encourage, help them and make this learning process as smooth and stress </w:t>
       </w:r>
       <w:r w:rsidR="000F433A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>free</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as possible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768AB113" w14:textId="09E2D152" w:rsidR="00E603E0" w:rsidRDefault="00E603E0" w:rsidP="009D692F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -17862,51 +17937,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="403C4AE0" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2106B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Just like any other life skill or practice, young children are learning how to behave based on their environment and listen to authority. They are learning how to play with other children and share toys and their time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641150F5" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="075BC231" w14:textId="3759B32B" w:rsidR="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="009D692F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -26651,391 +26725,175 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58272D43" w14:textId="77777777" w:rsidR="003C5DB6" w:rsidRPr="00E603E0" w:rsidRDefault="003C5DB6" w:rsidP="00E603E0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A5FB441" w14:textId="3E852E4D" w:rsidR="00F2106B" w:rsidRPr="003C5DB6" w:rsidRDefault="00F2106B" w:rsidP="008C4B76">
-[...255 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6546B0A2" w14:textId="77777777" w:rsidR="008C4B76" w:rsidRPr="008C4B76" w:rsidRDefault="008C4B76" w:rsidP="00BE6AB7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D86535F" w14:textId="6648182A" w:rsidR="00E603E0" w:rsidRDefault="00E603E0" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7290A3F6" w14:textId="77777777" w:rsidR="0080099A" w:rsidRPr="00F2106B" w:rsidRDefault="0080099A" w:rsidP="00F2106B">
+    <w:p w14:paraId="7290A3F6" w14:textId="77777777" w:rsidR="0080099A" w:rsidRDefault="0080099A" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="605E3A51" w14:textId="77777777" w:rsidR="005821AB" w:rsidRDefault="005821AB" w:rsidP="00F2106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F3B076" w14:textId="77777777" w:rsidR="005821AB" w:rsidRPr="00F2106B" w:rsidRDefault="005821AB" w:rsidP="00F2106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="7856F260" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00EB2AC9" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2AC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agreement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9D3B8B" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="0080099A" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D022846" w14:textId="4D86CC0E" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -27099,51 +26957,51 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="458ABBE2" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7656AFC7" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="0042042C" w:rsidP="00F2106B">
+    <w:p w14:paraId="7656AFC7" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00AC2F37" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="45C8706A">
           <v:rect id="_x0000_i1026" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A26DF6" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
@@ -27172,51 +27030,51 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="421ABE4F" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1703B5DE" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="0042042C" w:rsidP="00F2106B">
+    <w:p w14:paraId="1703B5DE" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00AC2F37" w:rsidP="00F2106B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="0F79C126">
           <v:rect id="_x0000_i1025" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0464BEF9" w14:textId="77777777" w:rsidR="00F2106B" w:rsidRPr="00F2106B" w:rsidRDefault="00F2106B" w:rsidP="00F2106B">
@@ -27259,61 +27117,61 @@
         <w:t xml:space="preserve">Sign and Date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7950F33B" w14:textId="77777777" w:rsidR="00752A76" w:rsidRPr="00F2106B" w:rsidRDefault="00752A76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00752A76" w:rsidRPr="00F2106B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4E5BF0" w14:textId="77777777" w:rsidR="0042042C" w:rsidRDefault="0042042C">
+    <w:p w14:paraId="3F72EF8F" w14:textId="77777777" w:rsidR="00AC2F37" w:rsidRDefault="00AC2F37">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B349B63" w14:textId="77777777" w:rsidR="0042042C" w:rsidRDefault="0042042C">
+    <w:p w14:paraId="073BC731" w14:textId="77777777" w:rsidR="00AC2F37" w:rsidRDefault="00AC2F37">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -27387,61 +27245,61 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F2106B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B31F801" w14:textId="77777777" w:rsidR="0042042C" w:rsidRDefault="0042042C">
+    <w:p w14:paraId="0C3E1680" w14:textId="77777777" w:rsidR="00AC2F37" w:rsidRDefault="00AC2F37">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="546BE5B0" w14:textId="77777777" w:rsidR="0042042C" w:rsidRDefault="0042042C">
+    <w:p w14:paraId="0F46DEB1" w14:textId="77777777" w:rsidR="00AC2F37" w:rsidRDefault="00AC2F37">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="7A927C59" w14:textId="77777777" w:rsidR="00D5269C" w:rsidRDefault="00D5269C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -30354,50 +30212,51 @@
     <w:rsid w:val="0037247D"/>
     <w:rsid w:val="00381745"/>
     <w:rsid w:val="003C5DB6"/>
     <w:rsid w:val="003F167A"/>
     <w:rsid w:val="00414AD6"/>
     <w:rsid w:val="0042042C"/>
     <w:rsid w:val="00422732"/>
     <w:rsid w:val="0044414E"/>
     <w:rsid w:val="00450C9D"/>
     <w:rsid w:val="00450DA0"/>
     <w:rsid w:val="00466AE1"/>
     <w:rsid w:val="004B713C"/>
     <w:rsid w:val="004C4AEE"/>
     <w:rsid w:val="004D622B"/>
     <w:rsid w:val="004E080C"/>
     <w:rsid w:val="00500450"/>
     <w:rsid w:val="00515395"/>
     <w:rsid w:val="00520884"/>
     <w:rsid w:val="0052478A"/>
     <w:rsid w:val="00527EB3"/>
     <w:rsid w:val="00533453"/>
     <w:rsid w:val="00552E12"/>
     <w:rsid w:val="0056323E"/>
     <w:rsid w:val="00571241"/>
     <w:rsid w:val="00576082"/>
+    <w:rsid w:val="005821AB"/>
     <w:rsid w:val="00583110"/>
     <w:rsid w:val="005B2522"/>
     <w:rsid w:val="005B71B4"/>
     <w:rsid w:val="005C7DAD"/>
     <w:rsid w:val="005D26D0"/>
     <w:rsid w:val="005D4B0C"/>
     <w:rsid w:val="0061380D"/>
     <w:rsid w:val="006157ED"/>
     <w:rsid w:val="00635103"/>
     <w:rsid w:val="00644E91"/>
     <w:rsid w:val="00655DFB"/>
     <w:rsid w:val="006A7C32"/>
     <w:rsid w:val="006D0569"/>
     <w:rsid w:val="006D2042"/>
     <w:rsid w:val="007107F2"/>
     <w:rsid w:val="00717493"/>
     <w:rsid w:val="00750E44"/>
     <w:rsid w:val="007515AA"/>
     <w:rsid w:val="00752A76"/>
     <w:rsid w:val="00771854"/>
     <w:rsid w:val="00790C7A"/>
     <w:rsid w:val="007B33F3"/>
     <w:rsid w:val="007C2463"/>
     <w:rsid w:val="007F03FF"/>
     <w:rsid w:val="007F20E1"/>
@@ -30405,79 +30264,81 @@
     <w:rsid w:val="00840413"/>
     <w:rsid w:val="00851203"/>
     <w:rsid w:val="00871227"/>
     <w:rsid w:val="008A721C"/>
     <w:rsid w:val="008C4B76"/>
     <w:rsid w:val="008D4413"/>
     <w:rsid w:val="00921209"/>
     <w:rsid w:val="00921B8A"/>
     <w:rsid w:val="009507AF"/>
     <w:rsid w:val="0095224D"/>
     <w:rsid w:val="00960682"/>
     <w:rsid w:val="009649FF"/>
     <w:rsid w:val="00966614"/>
     <w:rsid w:val="00966F45"/>
     <w:rsid w:val="00977C5B"/>
     <w:rsid w:val="009A39E7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009C4140"/>
     <w:rsid w:val="009D3E3D"/>
     <w:rsid w:val="009D692F"/>
     <w:rsid w:val="009E0BD0"/>
     <w:rsid w:val="00A2661C"/>
     <w:rsid w:val="00AB1317"/>
     <w:rsid w:val="00AB1C96"/>
     <w:rsid w:val="00AC1279"/>
+    <w:rsid w:val="00AC2F37"/>
     <w:rsid w:val="00AD1155"/>
     <w:rsid w:val="00AF2621"/>
     <w:rsid w:val="00AF7423"/>
     <w:rsid w:val="00AF77B3"/>
     <w:rsid w:val="00B105A3"/>
     <w:rsid w:val="00B52FB4"/>
     <w:rsid w:val="00B71FFD"/>
     <w:rsid w:val="00B816AC"/>
     <w:rsid w:val="00B9194F"/>
     <w:rsid w:val="00B9240B"/>
     <w:rsid w:val="00BA3329"/>
     <w:rsid w:val="00BA6873"/>
     <w:rsid w:val="00BB307D"/>
     <w:rsid w:val="00BB7FBC"/>
     <w:rsid w:val="00BC0EA5"/>
     <w:rsid w:val="00BE03CD"/>
     <w:rsid w:val="00BE6AB7"/>
     <w:rsid w:val="00C145CA"/>
     <w:rsid w:val="00C41E3F"/>
     <w:rsid w:val="00C60590"/>
     <w:rsid w:val="00C72213"/>
     <w:rsid w:val="00CF15B6"/>
     <w:rsid w:val="00D10F51"/>
     <w:rsid w:val="00D17BB4"/>
     <w:rsid w:val="00D525B5"/>
     <w:rsid w:val="00D5269C"/>
     <w:rsid w:val="00D679F1"/>
     <w:rsid w:val="00DD330F"/>
     <w:rsid w:val="00E07E90"/>
+    <w:rsid w:val="00E22880"/>
     <w:rsid w:val="00E30B67"/>
     <w:rsid w:val="00E437EA"/>
     <w:rsid w:val="00E5612B"/>
     <w:rsid w:val="00E603E0"/>
     <w:rsid w:val="00E61CB1"/>
     <w:rsid w:val="00E717DD"/>
     <w:rsid w:val="00EB2AC9"/>
     <w:rsid w:val="00EB499F"/>
     <w:rsid w:val="00EC6DC6"/>
     <w:rsid w:val="00EE00D0"/>
     <w:rsid w:val="00EE75EE"/>
     <w:rsid w:val="00EF08A5"/>
     <w:rsid w:val="00F2106B"/>
     <w:rsid w:val="00F55F5F"/>
     <w:rsid w:val="00F92719"/>
     <w:rsid w:val="00FA0782"/>
     <w:rsid w:val="00FA68E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -31866,70 +31727,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>7172</Words>
-  <Characters>40882</Characters>
+  <Words>6922</Words>
+  <Characters>39457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>340</Lines>
-  <Paragraphs>95</Paragraphs>
+  <Lines>328</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47959</CharactersWithSpaces>
+  <CharactersWithSpaces>46287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MACNEIL, DARCY.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>